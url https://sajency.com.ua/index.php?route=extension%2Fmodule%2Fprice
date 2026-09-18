--- v0 (2026-06-02)
+++ v1 (2026-09-18)
@@ -46,224 +46,455 @@
     <sheet name="Інжир" sheetId="1" r:id="rId4"/>
     <sheet name="Виноград" sheetId="2" r:id="rId5"/>
     <sheet name="Груші" sheetId="3" r:id="rId6"/>
     <sheet name="Декоративні" sheetId="4" r:id="rId7"/>
     <sheet name="Лохина та Жимолость" sheetId="5" r:id="rId8"/>
     <sheet name="Малина" sheetId="6" r:id="rId9"/>
     <sheet name="Фундук" sheetId="7" r:id="rId10"/>
     <sheet name="Хурма" sheetId="8" r:id="rId11"/>
     <sheet name="Шовковиці" sheetId="9" r:id="rId12"/>
     <sheet name="Яблуні" sheetId="10" r:id="rId13"/>
     <sheet name="Вишні" sheetId="11" r:id="rId14"/>
     <sheet name="Черешні" sheetId="12" r:id="rId15"/>
     <sheet name="Абрикоси" sheetId="13" r:id="rId16"/>
     <sheet name="Персики" sheetId="14" r:id="rId17"/>
     <sheet name="Сливи та Алича" sheetId="15" r:id="rId18"/>
     <sheet name="Смородина" sheetId="16" r:id="rId19"/>
     <sheet name="Аґрус" sheetId="17" r:id="rId20"/>
     <sheet name="Worksheet 1" sheetId="18" r:id="rId21"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Інжир Голіаф</t>
   </si>
   <si>
     <t>500грн.</t>
   </si>
   <si>
-    <t>Інжир Поморійський</t>
+    <t>Виноград Аркадія</t>
+  </si>
+  <si>
+    <t>140грн.</t>
+  </si>
+  <si>
+    <t>Виноград Богатяновський</t>
+  </si>
+  <si>
+    <t>Виноград Лівія</t>
+  </si>
+  <si>
+    <t>150грн.</t>
+  </si>
+  <si>
+    <t>Виноград Лора</t>
+  </si>
+  <si>
+    <t>Виноград Оригінал</t>
+  </si>
+  <si>
+    <t>Виноград Пам’яті Негруля</t>
+  </si>
+  <si>
+    <t>Виноград Преображення</t>
+  </si>
+  <si>
+    <t>Виноград Тимур</t>
+  </si>
+  <si>
+    <t>Груша Анжеліс</t>
+  </si>
+  <si>
+    <t>220грн.</t>
+  </si>
+  <si>
+    <t>Груша Вижниця</t>
+  </si>
+  <si>
+    <t>Груша Генерал Леклерк</t>
+  </si>
+  <si>
+    <t>Груша Киргизька Зимова</t>
+  </si>
+  <si>
+    <t>Груша Листопадова</t>
+  </si>
+  <si>
+    <t>Груша Стрийська</t>
+  </si>
+  <si>
+    <t>Груша Талгарська красуня</t>
+  </si>
+  <si>
+    <t>Горобина дуболиста 3-річна</t>
+  </si>
+  <si>
+    <t>300грн.</t>
+  </si>
+  <si>
+    <t>Горобина чорноплідна  штамбова (Аронія)</t>
+  </si>
+  <si>
+    <t>Кизил Світлячок</t>
+  </si>
+  <si>
+    <t>250грн.</t>
+  </si>
+  <si>
+    <t>Райка Долго (райське яблуко)</t>
+  </si>
+  <si>
+    <t>Сакура Канзан</t>
+  </si>
+  <si>
+    <t>1 000грн.</t>
+  </si>
+  <si>
+    <t>Шовковиця плакуча</t>
+  </si>
+  <si>
+    <t>1 500грн.</t>
+  </si>
+  <si>
+    <t>Жимолость Аврора</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Жимолость Бореал Б'юті </t>
+  </si>
+  <si>
+    <t>Лохина Дюк 3-річна</t>
+  </si>
+  <si>
+    <t>270грн.</t>
+  </si>
+  <si>
+    <t>Лохина Нельсон 3-річна</t>
+  </si>
+  <si>
+    <t>Лохина Чандлер 3-річна</t>
+  </si>
+  <si>
+    <t>Малина Джоан Джей</t>
+  </si>
+  <si>
+    <t>35грн.</t>
+  </si>
+  <si>
+    <t>Хурма сорту Росіянка</t>
   </si>
   <si>
     <t>600грн.</t>
   </si>
   <si>
-    <t>Виноград Аркадія</t>
-[...29 lines deleted...]
-    <t>Груша Анжеліс</t>
+    <t>Шовковиця Галіція-1</t>
+  </si>
+  <si>
+    <t>400грн.</t>
+  </si>
+  <si>
+    <t>Шовковиця Рожева Вікторія</t>
+  </si>
+  <si>
+    <t>Шовковиця Шеллі</t>
+  </si>
+  <si>
+    <t>Дельбарестивале (Делькорф)</t>
   </si>
   <si>
     <t>200грн.</t>
   </si>
   <si>
-    <t>Груша Весільна</t>
-[...62 lines deleted...]
-    <t>350грн.</t>
+    <t>Секаї Ші</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Сніжний кальвін </t>
+  </si>
+  <si>
+    <t>Яблуня Аскольда</t>
+  </si>
+  <si>
+    <t>Яблуня Білий Налив</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яблуня Байя Маріса </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яблуня Джероміні </t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яблуня Моді </t>
+  </si>
+  <si>
+    <t>Яблуня Ред Чіф</t>
+  </si>
+  <si>
+    <t>Яблуня Ренет Симиренко</t>
+  </si>
+  <si>
+    <t>Яблуня Роял Делішес</t>
+  </si>
+  <si>
+    <t>Яблуня Сінап Кандиль</t>
+  </si>
+  <si>
+    <t>Яблуня Скіфське золото</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Яблуня Старкримсон </t>
+  </si>
+  <si>
+    <t>Яблуня Флорина</t>
+  </si>
+  <si>
+    <t>Вишня Іграшка</t>
+  </si>
+  <si>
+    <t>285грн.</t>
+  </si>
+  <si>
+    <t>Вишня Барон Йошикай</t>
+  </si>
+  <si>
+    <t>Вишня Ерді Бетермо</t>
+  </si>
+  <si>
+    <t>Вишня Зустріч</t>
+  </si>
+  <si>
+    <t>Вишня Чудо-Вишня</t>
+  </si>
+  <si>
+    <t>Черешня Біг Стар</t>
+  </si>
+  <si>
+    <t>Черешня Валерій Чкалов</t>
+  </si>
+  <si>
+    <t>Черешня Жовточок</t>
   </si>
   <si>
     <t>Черешня Канадський Гігант</t>
   </si>
   <si>
-    <t>280грн.</t>
-[...2 lines deleted...]
-    <t>Черешня Китаївська чорна</t>
+    <t>Черешня Крупноплідна</t>
+  </si>
+  <si>
+    <t>Черешня Легенда Млієва</t>
   </si>
   <si>
     <t>Черешня Регіна</t>
   </si>
   <si>
     <t>Абрикос Ананасний Шалах</t>
   </si>
   <si>
     <t>Абрикос Ваніла Кот</t>
   </si>
   <si>
     <t>Абрикос Вондер Кот</t>
   </si>
   <si>
     <t>Абрикос Голдріч</t>
   </si>
   <si>
     <t>Абрикос Джумбо Кот</t>
   </si>
   <si>
+    <t>Абрикос Кіото</t>
+  </si>
+  <si>
+    <t>Абрикос Колорадо</t>
+  </si>
+  <si>
+    <t>Абрикос Кримський Амур</t>
+  </si>
+  <si>
     <t>Абрикос Меджік Кот</t>
   </si>
   <si>
-    <t>Абрикос Рубіста</t>
-[...2 lines deleted...]
-    <t>Абрикос Фаралія</t>
+    <t>Абрикос Сульмона</t>
+  </si>
+  <si>
+    <t>Абрикос Фарбелі</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Абрикос Фарліс </t>
+  </si>
+  <si>
+    <t>Абрикос Цунамі</t>
   </si>
   <si>
     <t>Абрикос Чорний принц</t>
   </si>
   <si>
+    <t>Априум гібрид Сливи та Абрикосу</t>
+  </si>
+  <si>
+    <t>Нектарин інжирний Донат</t>
+  </si>
+  <si>
+    <t>Нектарин Медведевський-2</t>
+  </si>
+  <si>
+    <t>Нектарин Сноу Квін</t>
+  </si>
+  <si>
+    <t>Нектарин Фентезі</t>
+  </si>
+  <si>
+    <t>Нектарин Флейвон Топ</t>
+  </si>
+  <si>
+    <t>Персик Інжирний Бельмондо</t>
+  </si>
+  <si>
+    <t>Персик Інжирний Світ Рінг</t>
+  </si>
+  <si>
     <t xml:space="preserve">Персик Вайн Голд Т3 </t>
   </si>
   <si>
-    <t>Персик Лаурол</t>
+    <t>Персик Ерлі Крест</t>
+  </si>
+  <si>
+    <t>Персик Кондор</t>
+  </si>
+  <si>
+    <t>Персик Ред Хевен</t>
   </si>
   <si>
     <t>Персик Роял Естет</t>
   </si>
   <si>
+    <t>Персик Роял Лі</t>
+  </si>
+  <si>
+    <t>Персик Рубі Принц</t>
+  </si>
+  <si>
+    <t>Персик Саммер Річ</t>
+  </si>
+  <si>
+    <t>Персик Фіделія</t>
+  </si>
+  <si>
+    <t>Персик Флемінг Ф'юрі</t>
+  </si>
+  <si>
+    <t>Персик Шугар Тайм</t>
+  </si>
+  <si>
     <t>Пкрсик Айс Піч</t>
   </si>
   <si>
-    <t>Смородина Чорний Десерт (контейнер 0.5л)</t>
+    <t>Алича Кубанська Комета</t>
+  </si>
+  <si>
+    <t>Алича Лихни</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Алича Формоза </t>
+  </si>
+  <si>
+    <t>Слива Амерс</t>
+  </si>
+  <si>
+    <t>Слива Ельдорадо</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Слива Жовта Афаска </t>
+  </si>
+  <si>
+    <t>Слива Киргизька Чудова</t>
+  </si>
+  <si>
+    <t>Слива Колоновидна Командор</t>
+  </si>
+  <si>
+    <t>Слива Ненька</t>
+  </si>
+  <si>
+    <t>Слива Октобер Сан</t>
+  </si>
+  <si>
+    <t>Слива Оцарк Прем'єр</t>
+  </si>
+  <si>
+    <t>Слива Пісарді</t>
+  </si>
+  <si>
+    <t>Слива Ренкллод Альтана</t>
+  </si>
+  <si>
+    <t>Слива Ренклод білий</t>
+  </si>
+  <si>
+    <t>Слива Санта Роза</t>
+  </si>
+  <si>
+    <t>Слива Стенлей</t>
+  </si>
+  <si>
+    <t>Слива Хіромі Ред</t>
+  </si>
+  <si>
+    <t>Слива Чачакська Лепотіка</t>
+  </si>
+  <si>
+    <t>Шарафуга — гібрид абрикоса, сливи та персика</t>
+  </si>
+  <si>
+    <t>Смородина червона Джонкер Ван Тетс 2-річна</t>
+  </si>
+  <si>
+    <t>100грн.</t>
+  </si>
+  <si>
+    <t>Смородина чорна Рубен 2-річна</t>
+  </si>
+  <si>
+    <t>80грн.</t>
+  </si>
+  <si>
+    <t>Смородина чорна Русалка</t>
+  </si>
+  <si>
+    <t>Смородина чорна Тібен 2-річна</t>
+  </si>
+  <si>
+    <t>Смородина чорна Титанія 2-річна</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -649,515 +880,1059 @@
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet7.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet8.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet9.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B3"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A3" sqref="A3:B3"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="22.280273" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="15.281982" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>2</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>3</v>
-      </c>
-[...6 lines deleted...]
-        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet10.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A17" sqref="A17:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="34.134521" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>27</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>49</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="2" t="s">
+        <v>53</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="2" t="s">
+        <v>54</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="2" t="s">
+        <v>58</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="2" t="s">
+        <v>59</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="2" t="s">
+        <v>61</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>47</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>62</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>64</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>66</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>67</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B4"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A4" sqref="A4:B4"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>40</v>
+        <v>68</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>42</v>
+        <v>69</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>43</v>
+        <v>70</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>72</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B10"/>
+  <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A10" sqref="A10:B10"/>
+      <selection pane="bottomLeft" activeCell="A16" sqref="A16:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>44</v>
+        <v>75</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>45</v>
+        <v>76</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>46</v>
+        <v>77</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>47</v>
+        <v>78</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>49</v>
+        <v>80</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>29</v>
+        <v>63</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>50</v>
+        <v>81</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="2" t="s">
-        <v>52</v>
+        <v>83</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="2" t="s">
+        <v>84</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="2" t="s">
+        <v>87</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="2" t="s">
+        <v>88</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B5"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A5" sqref="A5:B5"/>
+      <selection pane="bottomLeft" activeCell="A20" sqref="A20:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>54</v>
+        <v>91</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>55</v>
+        <v>92</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>56</v>
+        <v>93</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>41</v>
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>94</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
+        <v>95</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>96</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="2" t="s">
+        <v>98</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="2" t="s">
+        <v>99</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="2" t="s">
+        <v>100</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="2" t="s">
+        <v>106</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>63</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A20" sqref="A20:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="52.987061" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="7" spans="1:2">
+      <c r="A7" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
+        <v>115</v>
+      </c>
+      <c r="B8" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="2" t="s">
+        <v>116</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="10" spans="1:2">
+      <c r="A10" s="2" t="s">
+        <v>117</v>
+      </c>
+      <c r="B10" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="11" spans="1:2">
+      <c r="A11" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="B11" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="12" spans="1:2">
+      <c r="A12" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="B12" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="13" spans="1:2">
+      <c r="A13" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>23</v>
+      </c>
+    </row>
+    <row r="14" spans="1:2">
+      <c r="A14" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="B14" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15" spans="1:2">
+      <c r="A15" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="B15" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="16" spans="1:2">
+      <c r="A16" s="2" t="s">
+        <v>123</v>
+      </c>
+      <c r="B16" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="17" spans="1:2">
+      <c r="A17" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="B17" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:2">
+      <c r="A18" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B18" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="19" spans="1:2">
+      <c r="A19" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="B19" s="2" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="20" spans="1:2">
+      <c r="A20" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="B20" s="2" t="s">
+        <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B2"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="48.273926" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>57</v>
+        <v>128</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>10</v>
+        <v>129</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>130</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>132</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>133</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>131</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>131</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B1"/>
   <sheetViews>
@@ -1230,390 +2005,430 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A9" sqref="A9:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>6</v>
+        <v>4</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>8</v>
+        <v>6</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>11</v>
+        <v>9</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>10</v>
+        <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>7</v>
+        <v>5</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B9"/>
+  <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A9" sqref="A9:B9"/>
+      <selection pane="bottomLeft" activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="29.421387" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>17</v>
-[...7 lines deleted...]
-        <v>17</v>
+        <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B7"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A7" sqref="A7:B7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>25</v>
+        <v>22</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>28</v>
+        <v>25</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>29</v>
+        <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>5</v>
+        <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>31</v>
+        <v>28</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>32</v>
+        <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="3" spans="1:2">
+      <c r="A3" s="2" t="s">
+        <v>33</v>
+      </c>
+      <c r="B3" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="4" spans="1:2">
+      <c r="A4" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="B4" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="5" spans="1:2">
+      <c r="A5" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="B5" s="2" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="6" spans="1:2">
+      <c r="A6" s="2" t="s">
+        <v>37</v>
+      </c>
+      <c r="B6" s="2" t="s">
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>38</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>39</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B1"/>
   <sheetViews>
@@ -1635,143 +2450,151 @@
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet8.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B1"/>
+  <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:B1"/>
+      <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="5.855713" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="6.998291" bestFit="true" customWidth="true" style="0"/>
+    <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
+      </c>
+    </row>
+    <row r="2" spans="1:2">
+      <c r="A2" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5:B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>35</v>
+        <v>42</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>33</v>
+        <v>30</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>34</v>
+        <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>37</v>
+        <v>44</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>36</v>
+        <v>43</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>38</v>
+        <v>45</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">