--- v1 (2026-09-18)
+++ v2 (2026-11-03)
@@ -46,51 +46,51 @@
     <sheet name="Інжир" sheetId="1" r:id="rId4"/>
     <sheet name="Виноград" sheetId="2" r:id="rId5"/>
     <sheet name="Груші" sheetId="3" r:id="rId6"/>
     <sheet name="Декоративні" sheetId="4" r:id="rId7"/>
     <sheet name="Лохина та Жимолость" sheetId="5" r:id="rId8"/>
     <sheet name="Малина" sheetId="6" r:id="rId9"/>
     <sheet name="Фундук" sheetId="7" r:id="rId10"/>
     <sheet name="Хурма" sheetId="8" r:id="rId11"/>
     <sheet name="Шовковиці" sheetId="9" r:id="rId12"/>
     <sheet name="Яблуні" sheetId="10" r:id="rId13"/>
     <sheet name="Вишні" sheetId="11" r:id="rId14"/>
     <sheet name="Черешні" sheetId="12" r:id="rId15"/>
     <sheet name="Абрикоси" sheetId="13" r:id="rId16"/>
     <sheet name="Персики" sheetId="14" r:id="rId17"/>
     <sheet name="Сливи та Алича" sheetId="15" r:id="rId18"/>
     <sheet name="Смородина" sheetId="16" r:id="rId19"/>
     <sheet name="Аґрус" sheetId="17" r:id="rId20"/>
     <sheet name="Worksheet 1" sheetId="18" r:id="rId21"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="137">
   <si>
     <t>Name</t>
   </si>
   <si>
     <t>Price</t>
   </si>
   <si>
     <t>Інжир Голіаф</t>
   </si>
   <si>
     <t>500грн.</t>
   </si>
   <si>
     <t>Виноград Аркадія</t>
   </si>
   <si>
     <t>140грн.</t>
   </si>
   <si>
     <t>Виноград Богатяновський</t>
   </si>
   <si>
     <t>Виноград Лівія</t>
   </si>
   <si>
@@ -132,72 +132,78 @@
   <si>
     <t>Груша Стрийська</t>
   </si>
   <si>
     <t>Груша Талгарська красуня</t>
   </si>
   <si>
     <t>Горобина дуболиста 3-річна</t>
   </si>
   <si>
     <t>300грн.</t>
   </si>
   <si>
     <t>Горобина чорноплідна  штамбова (Аронія)</t>
   </si>
   <si>
     <t>Кизил Світлячок</t>
   </si>
   <si>
     <t>250грн.</t>
   </si>
   <si>
     <t>Райка Долго (райське яблуко)</t>
   </si>
   <si>
-    <t>Сакура Канзан</t>
-[...2 lines deleted...]
-    <t>1 000грн.</t>
+    <t>Туя Даніка</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Туя Смарагд </t>
   </si>
   <si>
     <t>Шовковиця плакуча</t>
   </si>
   <si>
     <t>1 500грн.</t>
   </si>
   <si>
+    <t xml:space="preserve">Ялівець Блю Карпет </t>
+  </si>
+  <si>
+    <t>230грн.</t>
+  </si>
+  <si>
     <t>Жимолость Аврора</t>
   </si>
   <si>
     <t xml:space="preserve">Жимолость Бореал Б'юті </t>
   </si>
   <si>
     <t>Лохина Дюк 3-річна</t>
   </si>
   <si>
-    <t>270грн.</t>
+    <t>280грн.</t>
   </si>
   <si>
     <t>Лохина Нельсон 3-річна</t>
   </si>
   <si>
     <t>Лохина Чандлер 3-річна</t>
   </si>
   <si>
     <t>Малина Джоан Джей</t>
   </si>
   <si>
     <t>35грн.</t>
   </si>
   <si>
     <t>Хурма сорту Росіянка</t>
   </si>
   <si>
     <t>600грн.</t>
   </si>
   <si>
     <t>Шовковиця Галіція-1</t>
   </si>
   <si>
     <t>400грн.</t>
   </si>
@@ -953,986 +959,986 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B17"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A17" sqref="A17:B17"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="34.134521" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
+        <v>51</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="2" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="2" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="2" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="2" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="2" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="2" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="2" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet11.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="23.422852" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet12.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B8"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A8" sqref="A8:B8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet13.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B16"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A16" sqref="A16:B16"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="37.705078" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="2" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="2" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B16" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet14.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A20" sqref="A20:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B9" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="2" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="2" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="2" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="2" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="2" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="2" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet15.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B20"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A20" sqref="A20:B20"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="52.987061" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B7" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="8" spans="1:2">
       <c r="A8" s="2" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B8" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="9" spans="1:2">
       <c r="A9" s="2" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="10" spans="1:2">
       <c r="A10" s="2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B10" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="11" spans="1:2">
       <c r="A11" s="2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="12" spans="1:2">
       <c r="A12" s="2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B12" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="13" spans="1:2">
       <c r="A13" s="2" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B13" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="14" spans="1:2">
       <c r="A14" s="2" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="15" spans="1:2">
       <c r="A15" s="2" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:2">
       <c r="A16" s="2" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="17" spans="1:2">
       <c r="A17" s="2" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:2">
       <c r="A18" s="2" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B18" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:2">
       <c r="A19" s="2" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="20" spans="1:2">
       <c r="A20" s="2" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B20" s="2" t="s">
         <v>23</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet16.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="50.559082" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>133</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet17.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B1"/>
   <sheetViews>
@@ -2186,55 +2192,55 @@
       <c r="B8" s="2" t="s">
         <v>15</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:B7"/>
+  <dimension ref="A1:B9"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A7" sqref="A7:B7"/>
+      <selection pane="bottomLeft" activeCell="A9" sqref="A9:B9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="47.131348" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="3" spans="1:2">
@@ -2244,191 +2250,207 @@
       <c r="B3" s="2" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
         <v>25</v>
       </c>
       <c r="B4" s="2" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B5" s="2" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
         <v>28</v>
       </c>
       <c r="B6" s="2" t="s">
-        <v>29</v>
+        <v>15</v>
       </c>
     </row>
     <row r="7" spans="1:2">
       <c r="A7" s="2" t="s">
+        <v>29</v>
+      </c>
+      <c r="B7" s="2" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="8" spans="1:2">
+      <c r="A8" s="2" t="s">
         <v>30</v>
       </c>
-      <c r="B7" s="2" t="s">
+      <c r="B8" s="2" t="s">
         <v>31</v>
+      </c>
+    </row>
+    <row r="9" spans="1:2">
+      <c r="A9" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B9" s="2" t="s">
+        <v>33</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B6"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A6" sqref="A6:B6"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="28.135986" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>32</v>
+        <v>34</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
-        <v>33</v>
+        <v>35</v>
       </c>
       <c r="B3" s="2" t="s">
-        <v>15</v>
+        <v>26</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
-        <v>36</v>
+        <v>38</v>
       </c>
       <c r="B5" s="2" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
     </row>
     <row r="6" spans="1:2">
       <c r="A6" s="2" t="s">
+        <v>39</v>
+      </c>
+      <c r="B6" s="2" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.140869" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet7.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B1"/>
   <sheetViews>
@@ -2473,128 +2495,128 @@
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B2"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A2" sqref="A2:B2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="24.708252" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="9.283447" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet9.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:B5"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection pane="bottomLeft" activeCell="A5" sqref="A5:B5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="30.563965" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="2" spans="1:2">
       <c r="A2" s="2" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="B2" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="3" spans="1:2">
       <c r="A3" s="2" t="s">
         <v>30</v>
       </c>
       <c r="B3" s="2" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="4" spans="1:2">
       <c r="A4" s="2" t="s">
-        <v>44</v>
+        <v>46</v>
       </c>
       <c r="B4" s="2" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
     </row>
     <row r="5" spans="1:2">
       <c r="A5" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B5" s="2" t="s">
         <v>45</v>
-      </c>
-[...1 lines deleted...]
-        <v>43</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">